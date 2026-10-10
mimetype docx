--- v0 (2025-10-12)
+++ v1 (2026-10-10)
@@ -6,1787 +6,1842 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+    <w:p w14:paraId="46C922A5" w14:textId="37C06157" w:rsidR="008E0E8E" w:rsidRDefault="003008A8" w:rsidP="003008A8">
       <w:pPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:ind w:firstLine="5670"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71D14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00B0224A">
+    <w:p w14:paraId="2D42F041" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Lietuvos Respublikos švietimo, mokslo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00B0224A">
+    <w:p w14:paraId="7C07BF0F" w14:textId="3DCD790E" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">ir sporto ministro 2024 m. spalio 10 d. </w:t>
+        <w:t xml:space="preserve">ir sporto ministro 2026 m. rugsėjo 2 d. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00B0224A">
+    <w:p w14:paraId="2902403C" w14:textId="65B7D5CE" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>įsakymu Nr. V-1138</w:t>
+        <w:t>įsakymu Nr. V-666</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+    <w:p w14:paraId="4AEE7759" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
-[...7 lines deleted...]
-    <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+    <w:p w14:paraId="6970D27B" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+    <w:p w14:paraId="396569E6" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00B0224A">
+    <w:p w14:paraId="029C6ADC" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BC2648" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E156003" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="27"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>–2025 MOKSLO</w:t>
+        <w:t>–2027 MOKSLO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> METŲ PAGRINDINIO UGDYMO PASIEKIMŲ PATIKRINIMŲ TVARKARAŠTIS IR VYKDYMO BŪDAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+    <w:p w14:paraId="75114B59" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="57"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338483A1" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
-        <w:ind w:left="27"/>
+        <w:ind w:left="15"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00B0224A">
+    <w:p w14:paraId="7DBA7959" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>I SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CE3E92" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>PAGRINDINĖ PAGRINDINIO UGDYMO PASIEKIMŲ PATIKRINIMO SESIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04434EF8" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9426" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3394"/>
+        <w:gridCol w:w="3076"/>
+        <w:gridCol w:w="1126"/>
+        <w:gridCol w:w="1830"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E0E8E" w:rsidRPr="003008A8" w14:paraId="1EEC3B16" w14:textId="77777777" w:rsidTr="003008A8">
+        <w:trPr>
+          <w:trHeight w:val="778"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2539312C" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pasiekimų patikrinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E203DDA" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55F19801" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pradžia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="306146F7" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Vykdymo būdas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E0E8E" w:rsidRPr="003008A8" w14:paraId="3CF7A3C1" w14:textId="77777777" w:rsidTr="003008A8">
+        <w:trPr>
+          <w:trHeight w:val="716"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A38E29" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="411"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0891AC91" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2027 m. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gegužės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 d. (K)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5795D8D8" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>9 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AACA9B7" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Elektroninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E0E8E" w:rsidRPr="003008A8" w14:paraId="674BDAAA" w14:textId="77777777" w:rsidTr="003008A8">
+        <w:trPr>
+          <w:trHeight w:val="684"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0351E787" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782BD34C" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2027 m. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gegužės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12 d. (T)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4455FFBA" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:left="15"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>9 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32404961" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Elektroninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61AE968D" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15" w:firstLine="300"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D279F7" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15" w:firstLine="300"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CF5FBD" w14:textId="77777777" w:rsidR="003008A8" w:rsidRDefault="003008A8">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009FC705" w14:textId="77777777" w:rsidR="003008A8" w:rsidRDefault="003008A8">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029DAAF0" w14:textId="5F98B68A" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>II SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B36120" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>PAKARTOTINĖ PAGRINDINIO UGDYMO PASIEKIMŲ PATIKRINIMO SESIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA1F257" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="15"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9490" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3536"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E0E8E" w:rsidRPr="003008A8" w14:paraId="4B440459" w14:textId="77777777" w:rsidTr="003008A8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48DAF78E" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:left="15"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pasiekimų patikrinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1357D77C" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:left="15"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF25BCE" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:left="15"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Pradžia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB8CAAD" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Vykdymo būdas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E0E8E" w:rsidRPr="003008A8" w14:paraId="473A1E51" w14:textId="77777777" w:rsidTr="003008A8">
+        <w:trPr>
+          <w:trHeight w:val="788"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B679856" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:right="-2"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204BD218" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2027 m. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>birželio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17 d. (K)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C794B3" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>9 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA0506C" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Elektroninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E0E8E" w:rsidRPr="003008A8" w14:paraId="6996F30F" w14:textId="77777777" w:rsidTr="003008A8">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="276A75EA" w14:textId="766DB7C4" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="003008A8" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71D14" w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>. Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3A6195" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2027 m. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>birželio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21 d. (P)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBE6738" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>9 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8AC43B" w14:textId="51083ECD" w:rsidR="008E0E8E" w:rsidRPr="003008A8" w:rsidRDefault="00A71D14" w:rsidP="003008A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:ind w:left="15"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003008A8">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Elektroninis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EF7684E" w14:textId="3A7FCD87" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>I SKYRIUS</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_____________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00025569" w:rsidRDefault="00B0224A">
-[...1126 lines deleted...]
-    <w:sectPr w:rsidR="00025569" w:rsidSect="00B0224A">
+    <w:sectPr w:rsidR="008E0E8E" w:rsidSect="007178BD">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="289" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00842376" w:rsidRDefault="00842376">
+    <w:p w14:paraId="76B713AE" w14:textId="77777777" w:rsidR="005360BE" w:rsidRDefault="005360BE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00842376" w:rsidRDefault="00842376">
+    <w:p w14:paraId="4DD7A96E" w14:textId="77777777" w:rsidR="005360BE" w:rsidRDefault="005360BE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="HelveticaLT">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00025569" w:rsidRDefault="00B0224A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D83A641" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="00A71D14">
     <w:pPr>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+  <w:p w14:paraId="4E8DE96C" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:ind w:right="360"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FC44529" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
+    <w:pPr>
+      <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:rPr>
+        <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="779DF19C" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:ind w:right="360"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DA1A458" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00842376" w:rsidRDefault="00842376">
+    <w:p w14:paraId="34835FF0" w14:textId="77777777" w:rsidR="005360BE" w:rsidRDefault="005360BE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00842376" w:rsidRDefault="00842376">
+    <w:p w14:paraId="53DEE4CD" w14:textId="77777777" w:rsidR="005360BE" w:rsidRDefault="005360BE">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14E63AEC" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9071"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...7 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-947772706"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-    </w:pPr>
-  </w:p>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="48E55AEA" w14:textId="79359C50" w:rsidR="008E0E8E" w:rsidRPr="007178BD" w:rsidRDefault="007178BD" w:rsidP="007178BD">
+        <w:pPr>
+          <w:pStyle w:val="Antrats"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="007178BD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="007178BD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="007178BD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="007178BD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007178BD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00025569" w:rsidRDefault="00025569">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="313E6B70" w14:textId="77777777" w:rsidR="008E0E8E" w:rsidRDefault="008E0E8E">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4819"/>
-        <w:tab w:val="right" w:pos="9071"/>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
       </w:tabs>
-      <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1247"/>
   <w:hyphenationZone w:val="396"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B02C1"/>
-    <w:rsid w:val="00025569"/>
+    <w:rsid w:val="00164D03"/>
+    <w:rsid w:val="003008A8"/>
+    <w:rsid w:val="005360BE"/>
+    <w:rsid w:val="0069356F"/>
+    <w:rsid w:val="007178BD"/>
     <w:rsid w:val="007B02C1"/>
-    <w:rsid w:val="00812BAF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E221E8"/>
+    <w:rsid w:val="008E0E8E"/>
+    <w:rsid w:val="00911657"/>
+    <w:rsid w:val="00A54824"/>
+    <w:rsid w:val="00A71D14"/>
+    <w:rsid w:val="00B40780"/>
+    <w:rsid w:val="00C359E8"/>
+    <w:rsid w:val="00D24BAB"/>
+    <w:rsid w:val="00F56D12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="16DBD796"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{99FA77C6-23B7-4319-B6B9-C273B295BCBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2098,90 +2153,97 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007178BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007178BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Vietosrezervavimoenklotekstas">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:rsid w:val="00B0224A"/>
+    <w:rsid w:val="007178BD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="5639716">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="365565582">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="376200328">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -2490,63 +2552,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>227</Words>
-  <Characters>1297</Characters>
+  <Words>122</Words>
+  <Characters>698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>VKS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1521</CharactersWithSpaces>
+  <CharactersWithSpaces>819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Navickaitė Jolanta | ŠMSM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Isakymai">
     <vt:lpwstr>Isakymai</vt:lpwstr>
   </property>
 </Properties>
 </file>