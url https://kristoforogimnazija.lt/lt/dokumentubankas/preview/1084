--- v0 (2026-03-13)
+++ v1 (2026-10-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44D12C34" w14:textId="77777777" w:rsidR="00FC3111" w:rsidRPr="00F41E2F" w:rsidRDefault="00FC3111" w:rsidP="00324A15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="-18" w:right="-43"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41E2F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2799AE71" w14:textId="5DA14443" w:rsidR="00FC3111" w:rsidRDefault="00FC3111" w:rsidP="00324A15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -97,91 +97,75 @@
     <w:p w14:paraId="3CB6FC91" w14:textId="77777777" w:rsidR="002A20A9" w:rsidRPr="00E2108F" w:rsidRDefault="002A20A9" w:rsidP="00324A15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="-18" w:right="-43"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DC5FFF0" w14:textId="3076D65F" w:rsidR="00FC3111" w:rsidRPr="00B871C1" w:rsidRDefault="00FC3111" w:rsidP="00324A15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="-18" w:right="-43"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B871C1">
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF880B1" w14:textId="3900777D" w:rsidR="00FC3111" w:rsidRDefault="00FC3111" w:rsidP="00324A15">
+    <w:p w14:paraId="3FF880B1" w14:textId="0EC4A97E" w:rsidR="00FC3111" w:rsidRDefault="00FC3111" w:rsidP="00324A15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="-18" w:right="-43"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2108F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0038642E" w:rsidRPr="00E2108F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">mokinio </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">mokinio ID </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2108F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kodas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCE8A37" w14:textId="77777777" w:rsidR="002A20A9" w:rsidRPr="00E2108F" w:rsidRDefault="002A20A9" w:rsidP="00324A15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="-18" w:right="-43"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D2EA01" w14:textId="3E183B25" w:rsidR="006E2B21" w:rsidRDefault="006E2B21" w:rsidP="00324A15">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -423,130 +407,130 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="-64" w:right="-154" w:firstLine="1246"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9324" w:type="dxa"/>
         <w:tblInd w:w="122" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="673"/>
-        <w:gridCol w:w="2609"/>
-        <w:gridCol w:w="2472"/>
+        <w:gridCol w:w="3028"/>
+        <w:gridCol w:w="2053"/>
         <w:gridCol w:w="3570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D592A" w:rsidRPr="00B871C1" w14:paraId="31FA89CD" w14:textId="77777777" w:rsidTr="002A20A9">
+      <w:tr w:rsidR="004D592A" w:rsidRPr="00B871C1" w14:paraId="31FA89CD" w14:textId="77777777" w:rsidTr="00856D7B">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C4A37B0" w14:textId="77777777" w:rsidR="004D592A" w:rsidRPr="0054444C" w:rsidRDefault="004D592A" w:rsidP="00691A64">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054444C">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66470B1D" w14:textId="77777777" w:rsidR="004D592A" w:rsidRPr="0054444C" w:rsidRDefault="004D592A" w:rsidP="00E70D06">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054444C">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2609" w:type="dxa"/>
+            <w:tcW w:w="3028" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E824FDF" w14:textId="6447751B" w:rsidR="004D592A" w:rsidRPr="0054444C" w:rsidRDefault="0054444C" w:rsidP="005C2EFB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640CF4">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Individualaus ugdymo plano dalykas (-ai)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcW w:w="2053" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="783EECE8" w14:textId="24646FDE" w:rsidR="0054444C" w:rsidRPr="00640CF4" w:rsidRDefault="0054444C" w:rsidP="0054444C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640CF4">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Pasirinkimas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21138AC0" w14:textId="77777777" w:rsidR="004D592A" w:rsidRPr="0054444C" w:rsidRDefault="0054444C" w:rsidP="0054444C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -612,73 +596,73 @@
               <w:ind w:left="-340" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B96B22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Pastabos*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D592A" w:rsidRPr="00B871C1" w14:paraId="500CBD88" w14:textId="77777777" w:rsidTr="002A20A9">
+      <w:tr w:rsidR="004D592A" w:rsidRPr="00B871C1" w14:paraId="500CBD88" w14:textId="77777777" w:rsidTr="00856D7B">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="673" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7385597C" w14:textId="77777777" w:rsidR="004D592A" w:rsidRPr="00B871C1" w:rsidRDefault="004D592A" w:rsidP="00FC3111">
             <w:r w:rsidRPr="00B871C1">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2609" w:type="dxa"/>
+            <w:tcW w:w="3028" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DC6D45E" w14:textId="74D175C8" w:rsidR="004D592A" w:rsidRPr="00B871C1" w:rsidRDefault="004D592A" w:rsidP="00B532DF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcW w:w="2053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FCE10C3" w14:textId="77777777" w:rsidR="004D592A" w:rsidRPr="00B871C1" w:rsidRDefault="004D592A" w:rsidP="00FC3111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F65D0ED" w14:textId="77777777" w:rsidR="004D592A" w:rsidRPr="00B871C1" w:rsidRDefault="004D592A" w:rsidP="00FC3111"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C0658F2" w14:textId="77777777" w:rsidR="0004311A" w:rsidRPr="00B871C1" w:rsidRDefault="0054444C" w:rsidP="0054444C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="-11" w:right="-26"/>
       </w:pPr>
       <w:r w:rsidRPr="0054444C">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0054444C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -900,91 +884,89 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B871C1">
               <w:t>(vardas ir pavardė)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A9BDDF3" w14:textId="77777777" w:rsidR="0014189D" w:rsidRPr="00B871C1" w:rsidRDefault="0014189D"/>
     <w:sectPr w:rsidR="0014189D" w:rsidRPr="00B871C1" w:rsidSect="002A20A9">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="707" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesLT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A63DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43CC3562"/>
     <w:lvl w:ilvl="0" w:tplc="41C22976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1173,209 +1155,209 @@
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6618"/>
         </w:tabs>
         <w:ind w:left="6618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7338"/>
         </w:tabs>
         <w:ind w:left="7338" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="424961947">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2040205344">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC3111"/>
     <w:rsid w:val="00017840"/>
     <w:rsid w:val="0004311A"/>
     <w:rsid w:val="00063C3E"/>
     <w:rsid w:val="0014189D"/>
     <w:rsid w:val="001B2526"/>
+    <w:rsid w:val="001D5074"/>
     <w:rsid w:val="002301D9"/>
     <w:rsid w:val="002935F6"/>
     <w:rsid w:val="002A20A9"/>
     <w:rsid w:val="00324814"/>
     <w:rsid w:val="00324A15"/>
     <w:rsid w:val="00352FFB"/>
     <w:rsid w:val="00357014"/>
     <w:rsid w:val="0038642E"/>
     <w:rsid w:val="003A190E"/>
     <w:rsid w:val="00401158"/>
     <w:rsid w:val="00444971"/>
     <w:rsid w:val="004468FA"/>
     <w:rsid w:val="0044699D"/>
     <w:rsid w:val="004541F7"/>
     <w:rsid w:val="004D592A"/>
     <w:rsid w:val="0054444C"/>
     <w:rsid w:val="00561462"/>
     <w:rsid w:val="00584885"/>
     <w:rsid w:val="005C2EFB"/>
     <w:rsid w:val="006117E1"/>
     <w:rsid w:val="006125C1"/>
     <w:rsid w:val="00627B65"/>
     <w:rsid w:val="006642C8"/>
     <w:rsid w:val="006833C0"/>
     <w:rsid w:val="00691A64"/>
     <w:rsid w:val="006A1F96"/>
     <w:rsid w:val="006B2673"/>
     <w:rsid w:val="006E2B21"/>
     <w:rsid w:val="00700386"/>
     <w:rsid w:val="0070346F"/>
     <w:rsid w:val="00725B46"/>
     <w:rsid w:val="00794200"/>
-    <w:rsid w:val="007C3BFB"/>
     <w:rsid w:val="007D39FD"/>
     <w:rsid w:val="00807DA4"/>
+    <w:rsid w:val="00856D7B"/>
     <w:rsid w:val="008624BF"/>
     <w:rsid w:val="00876CDD"/>
     <w:rsid w:val="008806B8"/>
     <w:rsid w:val="008B0AA6"/>
     <w:rsid w:val="008B61B8"/>
     <w:rsid w:val="008D42D2"/>
     <w:rsid w:val="008F7C92"/>
     <w:rsid w:val="00912A89"/>
+    <w:rsid w:val="00914DAD"/>
     <w:rsid w:val="0095557D"/>
     <w:rsid w:val="0099237E"/>
     <w:rsid w:val="009B5F1C"/>
     <w:rsid w:val="009D42F0"/>
     <w:rsid w:val="009F5DEC"/>
     <w:rsid w:val="009F6716"/>
     <w:rsid w:val="00A06F53"/>
     <w:rsid w:val="00A36C75"/>
     <w:rsid w:val="00A871EE"/>
     <w:rsid w:val="00AD520E"/>
     <w:rsid w:val="00AF5E08"/>
     <w:rsid w:val="00B34331"/>
     <w:rsid w:val="00B532DF"/>
     <w:rsid w:val="00B73DAA"/>
     <w:rsid w:val="00B757DC"/>
     <w:rsid w:val="00B871C1"/>
     <w:rsid w:val="00B96B22"/>
-    <w:rsid w:val="00BA3D07"/>
     <w:rsid w:val="00BE69A4"/>
     <w:rsid w:val="00C0498A"/>
-    <w:rsid w:val="00C33925"/>
     <w:rsid w:val="00C633B1"/>
     <w:rsid w:val="00C75378"/>
     <w:rsid w:val="00D4190C"/>
     <w:rsid w:val="00D75150"/>
-    <w:rsid w:val="00D77423"/>
     <w:rsid w:val="00DA442D"/>
     <w:rsid w:val="00E16ECB"/>
     <w:rsid w:val="00E2108F"/>
     <w:rsid w:val="00E538C4"/>
     <w:rsid w:val="00E54ED1"/>
     <w:rsid w:val="00E70D06"/>
     <w:rsid w:val="00E8653E"/>
     <w:rsid w:val="00EC1948"/>
+    <w:rsid w:val="00ED5FF5"/>
     <w:rsid w:val="00F16E0A"/>
     <w:rsid w:val="00FC3111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5611EFC0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8C3B1249-A0B6-4A8A-A708-18189C42EE0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1610,50 +1592,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC3111"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -1757,51 +1740,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KomentarotemaDiagrama">
     <w:name w:val="Komentaro tema Diagrama"/>
     <w:link w:val="Komentarotema"/>
     <w:rsid w:val="009B5F1C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pataisymai">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0038642E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="555241854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
@@ -2093,50 +2076,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x0101002F7894FA987F1949A98A4131B3B5E996" ma:contentTypeVersion="0" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="c8e83e8669586c9b36c0a1baacff49dc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb184a0556433ebd5d1bfaa22cfe5d8f">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Turinio tipas"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Antraštė"/>
@@ -2206,141 +2199,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6707C082-55D7-44A7-B433-97993418E80B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E21A965D-260F-4ADE-A1AC-E5FD5F426853}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95FE695C-32F0-491B-8D94-AA75A6011FAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C315112-6B54-411F-8A5E-E828AFF57013}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>480</Words>
-  <Characters>274</Characters>
+  <Words>111</Words>
+  <Characters>639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Forma patvirtinta</vt:lpstr>
       <vt:lpstr>Forma patvirtinta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NEC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>753</CharactersWithSpaces>
+  <CharactersWithSpaces>749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Forma patvirtinta</dc:title>
   <dc:subject/>
   <dc:creator>ieva</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>